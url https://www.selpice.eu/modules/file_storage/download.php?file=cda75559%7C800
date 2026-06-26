--- v0 (2026-05-07)
+++ v1 (2026-06-26)
@@ -1079,88 +1079,96 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oboznámenie získaných dotácií pre obec</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00187675" w:rsidRPr="00B072C8" w:rsidRDefault="00B072C8" w:rsidP="00B072C8">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86834" w:rsidRPr="00B072C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vyhodnotenie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w:rsidR="00187675" w:rsidRPr="00B072C8" w:rsidRDefault="00B072C8" w:rsidP="00B072C8">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A86834" w:rsidRPr="00B072C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Záver</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834" w:rsidP="00FF3F90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2789,65 +2797,77 @@
         </w:rPr>
         <w:t>uznesením č. 11/2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00187675">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00B072C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Odvolanie voči oznámeniu o neuzavretí opakovanej nájomnej zmluvy</w:t>
+      <w:r w:rsidRPr="00B072C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Odvolanie voči oznámeniu o neuzavretí opakovanej nájomnej zmluvy</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na poslednom OZ poslanci neschválili predĺženie nájomnej zmluvy</w:t>
       </w:r>
       <w:r w:rsidR="00E82992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3148,65 +3168,77 @@
     <w:p w:rsidR="00187675" w:rsidRDefault="00187675">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00B072C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Ž</w:t>
+      <w:r w:rsidRPr="00B072C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ž</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>iados</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ť o predĺženie nájomn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3233,100 +3265,68 @@
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">P. Kišoňová </w:t>
       </w:r>
       <w:r w:rsidR="00E82992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>si</w:t>
+        <w:t>si takisto podala žiadosť o predĺženie nájomného bytu, predložila všetky potrebn</w:t>
       </w:r>
       <w:r w:rsidR="00E82992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> takisto</w:t>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">é </w:t>
       </w:r>
       <w:r w:rsidR="00E82992">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> podala žiadosť o predĺženie nájomného bytu, predložila všetky potrebn</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> roky.</w:t>
+        <w:t>doklady k tomu. Všetko je v poriadku a spĺňa podmienky na predĺženie. Nájomná zmluva jej bude predĺžená na 3 roky.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834" w:rsidP="00E82992">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Za  7 poslancov</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834" w:rsidP="00E82992">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
@@ -3488,83 +3488,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ť o zrušenie uznesenia o ukončení nájomnej zmluvy.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A760DB" w:rsidRDefault="00A760DB" w:rsidP="00A760DB">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na poslednom OZ poslanci neschválili predĺženie nájomnej zmluvy p. </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> a prisľúbila, že už bude nájom riadne platiť. Nájomná zmluva jej bude predĺžená na skúšobnú dobu 6 mesiacov.</w:t>
+        <w:t>Na poslednom OZ poslanci neschválili predĺženie nájomnej zmluvy p. Hlbockej z dôvodu dlžnej sumy na nájme a bola jej zaslaná výpoveď. Dlžnú sumu uhradila a podala žiadosť o zrušenie uznesenia o ukončení nájomnej zmluvy a prisľúbila, že už bude nájom riadne platiť. Nájomná zmluva jej bude predĺžená na skúšobnú dobu 6 mesiacov.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A760DB" w:rsidRDefault="00A760DB" w:rsidP="00A760DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A760DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Za 7 poslancov</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A760DB" w:rsidRDefault="00A760DB" w:rsidP="00A760DB">
       <w:pPr>
@@ -4568,51 +4536,50 @@
     </w:p>
     <w:p w:rsidR="00D70713" w:rsidRDefault="00D70713">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00D70713">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk227656985"/>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Poslanci obecného zastupiteľstva schválili ukončenie nájomnej zmluvy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00A86834">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4630,96 +4597,115 @@
         </w:rPr>
         <w:t>ím</w:t>
       </w:r>
       <w:r w:rsidR="00A86834">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> č. 16/2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkEnd w:id="5"/>
     <w:p w:rsidR="00187675" w:rsidRDefault="00187675">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00187675" w:rsidP="00DE0C8E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B072C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Interpel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ácie poslancov a obyvateľov</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00D70713">
       <w:pPr>
@@ -5065,51 +5051,71 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>12. Rôzne:</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B072C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Rôzne:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:pStyle w:val="Odsekzoznamu"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
@@ -6002,51 +6008,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>13. Vyhodnotenie</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B072C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Vyhodnotenie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Starosta obce vyhodnotil obecn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
@@ -6096,51 +6122,73 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>14. Záver</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B072C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Záver</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00A86834">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na záver starosta obce poďakoval všetkým prítomným a ukončil zasadnutie.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00187675">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -6471,61 +6519,61 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00187675" w:rsidRDefault="00187675">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00187675">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F1D2A" w:rsidRDefault="001F1D2A">
+    <w:p w:rsidR="00221F78" w:rsidRDefault="00221F78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F1D2A" w:rsidRDefault="001F1D2A">
+    <w:p w:rsidR="00221F78" w:rsidRDefault="00221F78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -6573,61 +6621,61 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00187675" w:rsidRDefault="00187675">
     <w:pPr>
       <w:pStyle w:val="Hlavikaapta"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F1D2A" w:rsidRDefault="001F1D2A">
+    <w:p w:rsidR="00221F78" w:rsidRDefault="00221F78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F1D2A" w:rsidRDefault="001F1D2A">
+    <w:p w:rsidR="00221F78" w:rsidRDefault="00221F78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00187675" w:rsidRDefault="00187675">
     <w:pPr>
       <w:pStyle w:val="Hlavikaapta"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E026A5E"/>
@@ -7827,416 +7875,409 @@
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="14"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="8FCE5652">
+      <w:lvl w:ilvl="0" w:tplc="6E148CC8">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="-"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1440" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="128E4E70">
+      <w:lvl w:ilvl="1" w:tplc="35F66DD0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2160" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="876CA8BC">
+      <w:lvl w:ilvl="2" w:tplc="23FCD198">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="2880" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="C408FDC2">
+      <w:lvl w:ilvl="3" w:tplc="3D5C698A">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="3600" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="BEE4BA00">
+      <w:lvl w:ilvl="4" w:tplc="6CA8ED3E">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="4320" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="36A83084">
+      <w:lvl w:ilvl="5" w:tplc="005E933E">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5040" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="9D043060">
+      <w:lvl w:ilvl="6" w:tplc="1D747072">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="·"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="5760" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="59DEECE2">
+      <w:lvl w:ilvl="7" w:tplc="54165144">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="6480" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="26A8656A">
+      <w:lvl w:ilvl="8" w:tplc="F564ACAA">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="▪"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="7200" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00187675"/>
     <w:rsid w:val="000E74F3"/>
     <w:rsid w:val="0014250D"/>
     <w:rsid w:val="00187675"/>
     <w:rsid w:val="001F1D2A"/>
+    <w:rsid w:val="00221F78"/>
     <w:rsid w:val="00297528"/>
     <w:rsid w:val="00327F6A"/>
     <w:rsid w:val="003474D5"/>
     <w:rsid w:val="00357EBE"/>
     <w:rsid w:val="003C11DC"/>
     <w:rsid w:val="003F4E3E"/>
     <w:rsid w:val="0058388C"/>
     <w:rsid w:val="0059002A"/>
     <w:rsid w:val="00826F39"/>
     <w:rsid w:val="00A633D7"/>
     <w:rsid w:val="00A760DB"/>
     <w:rsid w:val="00A86834"/>
+    <w:rsid w:val="00B072C8"/>
     <w:rsid w:val="00B37D68"/>
     <w:rsid w:val="00D70713"/>
     <w:rsid w:val="00DE0C8E"/>
     <w:rsid w:val="00E82992"/>
     <w:rsid w:val="00FF3F90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="228AB283"/>
+  <w14:docId w14:val="20D37CE0"/>
   <w15:docId w15:val="{ADB5DD0A-842E-45D4-8F78-2022BA99E763}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="sk-SK" w:eastAsia="sk-SK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
@@ -9913,66 +9954,66 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1663</Words>
-  <Characters>9482</Characters>
+  <Words>1664</Words>
+  <Characters>9487</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11123</CharactersWithSpaces>
+  <CharactersWithSpaces>11129</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pc</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>